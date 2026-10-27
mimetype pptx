--- v0 (2026-01-11)
+++ v1 (2026-10-27)
@@ -24,50 +24,51 @@
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/diagrams/data1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing1.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/diagrams/data2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramData+xml"/>
   <Override PartName="/ppt/diagrams/layout2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramLayout+xml"/>
   <Override PartName="/ppt/diagrams/quickStyle2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramStyle+xml"/>
   <Override PartName="/ppt/diagrams/colors2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.diagramColors+xml"/>
   <Override PartName="/ppt/diagrams/drawing2.xml" ContentType="application/vnd.ms-office.drawingml.diagramDrawing+xml"/>
   <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId5"/>
     <p:sldId id="257" r:id="rId6"/>
     <p:sldId id="258" r:id="rId7"/>
     <p:sldId id="259" r:id="rId8"/>
     <p:sldId id="260" r:id="rId9"/>
     <p:sldId id="261" r:id="rId10"/>
     <p:sldId id="262" r:id="rId11"/>
     <p:sldId id="263" r:id="rId12"/>
     <p:sldId id="264" r:id="rId13"/>
@@ -147,166 +148,211 @@
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
+  <p:extLst>
+    <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
+      <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
+    </p:ext>
+  </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
+</file>
+
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{00000000-0000-0000-0000-000000000000}" v="21" dt="2026-10-14T06:47:59.340"/>
+  </p1510:revLst>
+</p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="20016" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="55" d="100"/>
           <a:sy n="55" d="100"/>
         </p:scale>
         <p:origin x="90" y="1020"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
 <pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
   <pc:docChgLst>
-    <pc:chgData name="V O'Doherty" userId="46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="ADAL" clId="{28386354-5E0F-418C-89C5-2D67894CFE62}"/>
-[...1 lines deleted...]
-      <pc:chgData name="V O'Doherty" userId="46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="ADAL" clId="{28386354-5E0F-418C-89C5-2D67894CFE62}" dt="2025-10-13T13:46:34.828" v="562" actId="20577"/>
+    <pc:chgData name="V O'Doherty" userId="S::g98108@wilmslowhigh.com::46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="V O'Doherty" userId="S::g98108@wilmslowhigh.com::46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-10-14T06:47:59.340" v="21" actId="20577"/>
       <pc:docMkLst>
         <pc:docMk/>
       </pc:docMkLst>
-      <pc:sldChg chg="modSp mod">
-        <pc:chgData name="V O'Doherty" userId="46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="ADAL" clId="{28386354-5E0F-418C-89C5-2D67894CFE62}" dt="2025-10-13T13:46:34.828" v="562" actId="20577"/>
+      <pc:sldChg chg="addSp delSp modSp">
+        <pc:chgData name="V O'Doherty" userId="S::g98108@wilmslowhigh.com::46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-10-14T06:47:59.340" v="21" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="616815057" sldId="258"/>
+          <pc:sldMk cId="1127619079" sldId="261"/>
         </pc:sldMkLst>
         <pc:spChg chg="mod">
-          <ac:chgData name="V O'Doherty" userId="46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="ADAL" clId="{28386354-5E0F-418C-89C5-2D67894CFE62}" dt="2025-10-13T13:46:34.828" v="562" actId="20577"/>
+          <ac:chgData name="V O'Doherty" userId="S::g98108@wilmslowhigh.com::46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-10-14T06:47:59.340" v="21" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="616815057" sldId="258"/>
-            <ac:spMk id="2" creationId="{0183242E-89A0-4CC7-8CDC-0E764E3626C7}"/>
+            <pc:sldMk cId="1127619079" sldId="261"/>
+            <ac:spMk id="3" creationId="{D07FCC68-2DC1-93E0-F53B-5F4B178ABE16}"/>
           </ac:spMkLst>
         </pc:spChg>
+        <pc:spChg chg="del">
+          <ac:chgData name="V O'Doherty" userId="S::g98108@wilmslowhigh.com::46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-10-14T06:47:26.090" v="3"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1127619079" sldId="261"/>
+            <ac:spMk id="13" creationId="{AD96FDFD-4E42-4A06-B8B5-768A1DB9C2A9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:spChg chg="add">
+          <ac:chgData name="V O'Doherty" userId="S::g98108@wilmslowhigh.com::46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-10-14T06:47:26.090" v="3"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1127619079" sldId="261"/>
+            <ac:spMk id="18" creationId="{AD96FDFD-4E42-4A06-B8B5-768A1DB9C2A9}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+        <pc:picChg chg="ord">
+          <ac:chgData name="V O'Doherty" userId="S::g98108@wilmslowhigh.com::46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-10-14T06:47:26.090" v="3"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1127619079" sldId="261"/>
+            <ac:picMk id="5" creationId="{B76AF19A-81A0-91AB-70F3-D842F534BBFB}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="del">
+          <ac:chgData name="V O'Doherty" userId="S::g98108@wilmslowhigh.com::46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-10-14T06:47:04.870" v="1"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1127619079" sldId="261"/>
+            <ac:picMk id="6" creationId="{B135465F-904E-3B3A-641E-D6B314B58123}"/>
+          </ac:picMkLst>
+        </pc:picChg>
+        <pc:picChg chg="add mod">
+          <ac:chgData name="V O'Doherty" userId="S::g98108@wilmslowhigh.com::46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-10-14T06:47:26.090" v="3"/>
+          <ac:picMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="1127619079" sldId="261"/>
+            <ac:picMk id="7" creationId="{AA3100D3-96D4-0E35-65F4-F2171B040BB1}"/>
+          </ac:picMkLst>
+        </pc:picChg>
       </pc:sldChg>
-      <pc:sldChg chg="addSp delSp modSp mod">
-        <pc:chgData name="V O'Doherty" userId="46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="ADAL" clId="{28386354-5E0F-418C-89C5-2D67894CFE62}" dt="2025-10-13T13:32:26.316" v="560" actId="26606"/>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="V O'Doherty" userId="S::g98108@wilmslowhigh.com::46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-10-14T06:43:43.256" v="0" actId="20577"/>
         <pc:sldMkLst>
           <pc:docMk/>
-          <pc:sldMk cId="873540451" sldId="262"/>
+          <pc:sldMk cId="2011201225" sldId="264"/>
         </pc:sldMkLst>
-        <pc:spChg chg="del mod">
-          <ac:chgData name="V O'Doherty" userId="46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="ADAL" clId="{28386354-5E0F-418C-89C5-2D67894CFE62}" dt="2025-10-13T13:32:26.316" v="560" actId="26606"/>
+        <pc:spChg chg="mod">
+          <ac:chgData name="V O'Doherty" userId="S::g98108@wilmslowhigh.com::46c332e6-7ca3-4cee-9e49-d3bfad0de93a" providerId="AD" clId="Web-{00000000-0000-0000-0000-000000000000}" dt="2026-10-14T06:43:43.256" v="0" actId="20577"/>
           <ac:spMkLst>
             <pc:docMk/>
-            <pc:sldMk cId="873540451" sldId="262"/>
-            <ac:spMk id="3" creationId="{2CB7242A-9A3E-2E1D-5C7C-AD9EFD9F3D49}"/>
+            <pc:sldMk cId="2011201225" sldId="264"/>
+            <ac:spMk id="3" creationId="{223520D4-BEC4-19F9-F183-9A64626B0F88}"/>
           </ac:spMkLst>
         </pc:spChg>
-        <pc:graphicFrameChg chg="add">
-[...6 lines deleted...]
-        </pc:graphicFrameChg>
       </pc:sldChg>
     </pc:docChg>
   </pc:docChgLst>
 </pc:chgInfo>
 </file>
 
 <file path=ppt/diagrams/_rels/data2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image19.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.svg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.svg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.svg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.svg"/></Relationships>
 </file>
 
 <file path=ppt/diagrams/colors1.xml><?xml version="1.0" encoding="utf-8"?>
 <dgm:colorsDef xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uniqueId="urn:microsoft.com/office/officeart/2005/8/colors/colorful5">
   <dgm:title val=""/>
   <dgm:desc val=""/>
   <dgm:catLst>
     <dgm:cat type="colorful" pri="10500"/>
   </dgm:catLst>
   <dgm:styleLbl name="node0">
     <dgm:fillClrLst meth="repeat">
       <a:schemeClr val="accent4"/>
     </dgm:fillClrLst>
     <dgm:linClrLst meth="repeat">
       <a:schemeClr val="lt1"/>
     </dgm:linClrLst>
     <dgm:effectClrLst/>
     <dgm:txLinClrLst/>
     <dgm:txFillClrLst/>
     <dgm:txEffectClrLst/>
   </dgm:styleLbl>
   <dgm:styleLbl name="node1">
     <dgm:fillClrLst>
       <a:schemeClr val="accent5"/>
       <a:schemeClr val="accent6"/>
@@ -2180,207 +2226,207 @@
           <a:endParaRPr lang="en-US"/>
         </a:p>
       </dgm:t>
     </dgm:pt>
     <dgm:pt modelId="{18DE13F2-DAA3-4FE7-8ECB-D35A21ED2717}" type="pres">
       <dgm:prSet presAssocID="{B8C91FB9-29A7-4F30-9EF4-A91488F49D7C}" presName="root" presStyleCnt="0">
         <dgm:presLayoutVars>
           <dgm:dir/>
           <dgm:resizeHandles val="exact"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{12454648-2A68-4E05-B03F-BA2168B1499A}" type="pres">
       <dgm:prSet presAssocID="{00AF406F-41E8-491B-A6E1-D8B07ED471BA}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{852CC2BB-D0E7-4090-85F4-67B1BB5E3584}" type="pres">
       <dgm:prSet presAssocID="{00AF406F-41E8-491B-A6E1-D8B07ED471BA}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{91955935-CF2F-424B-A96E-2D3548AB6FF7}" type="pres">
       <dgm:prSet presAssocID="{00AF406F-41E8-491B-A6E1-D8B07ED471BA}" presName="iconRect" presStyleLbl="node1" presStyleIdx="0" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Classroom"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{80ABF594-F5E0-4DDC-BF0C-5E0B27B20C7A}" type="pres">
       <dgm:prSet presAssocID="{00AF406F-41E8-491B-A6E1-D8B07ED471BA}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{291C230B-E231-48CF-8AFD-488D91A3DEB3}" type="pres">
       <dgm:prSet presAssocID="{00AF406F-41E8-491B-A6E1-D8B07ED471BA}" presName="parTx" presStyleLbl="revTx" presStyleIdx="0" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{AB75E516-CA9F-42F0-BAD5-AF808ACFFE99}" type="pres">
       <dgm:prSet presAssocID="{47D7EFE2-A4E1-41D8-8D1E-96C2E45E3D56}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{844D50BD-57BB-415C-970B-5DBAD9622DED}" type="pres">
       <dgm:prSet presAssocID="{F0BA6867-CF05-48F4-89E6-062BD1CA59E8}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2B8298FF-CD4E-4C76-8E9A-BC712BA76DC0}" type="pres">
       <dgm:prSet presAssocID="{F0BA6867-CF05-48F4-89E6-062BD1CA59E8}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{BB5EA6F3-4C24-4E27-99BA-0C2F50A5DA93}" type="pres">
       <dgm:prSet presAssocID="{F0BA6867-CF05-48F4-89E6-062BD1CA59E8}" presName="iconRect" presStyleLbl="node1" presStyleIdx="1" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Books"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{E28AA7C2-9956-48FA-BEA4-F87DCF587EC5}" type="pres">
       <dgm:prSet presAssocID="{F0BA6867-CF05-48F4-89E6-062BD1CA59E8}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E195CEBD-EFA2-4A3B-8578-1C8C9130D46D}" type="pres">
       <dgm:prSet presAssocID="{F0BA6867-CF05-48F4-89E6-062BD1CA59E8}" presName="parTx" presStyleLbl="revTx" presStyleIdx="1" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{BBDCA541-BF5C-4000-BCB6-3705F2E90813}" type="pres">
       <dgm:prSet presAssocID="{CD3C7729-2826-4CBC-9411-AF710B375D38}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{0289B2F3-0F27-408C-940C-4A47CDCC0F5A}" type="pres">
       <dgm:prSet presAssocID="{AB4B0FBF-AD25-45C4-8FEE-892BA8505E59}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{5CD00F2D-CC7A-4DF6-BFCF-C082785AF647}" type="pres">
       <dgm:prSet presAssocID="{AB4B0FBF-AD25-45C4-8FEE-892BA8505E59}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{CFD8270B-5D92-4BE8-8B60-94D580EA7838}" type="pres">
       <dgm:prSet presAssocID="{AB4B0FBF-AD25-45C4-8FEE-892BA8505E59}" presName="iconRect" presStyleLbl="node1" presStyleIdx="2" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Books on Shelf"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{69692991-32A7-4FAE-BA95-0CEE5544A83A}" type="pres">
       <dgm:prSet presAssocID="{AB4B0FBF-AD25-45C4-8FEE-892BA8505E59}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{2901581D-9479-4D95-9C46-002387A90B85}" type="pres">
       <dgm:prSet presAssocID="{AB4B0FBF-AD25-45C4-8FEE-892BA8505E59}" presName="parTx" presStyleLbl="revTx" presStyleIdx="2" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{32CF954E-D7AF-4ACA-BA8D-4F3653E1B630}" type="pres">
       <dgm:prSet presAssocID="{72F16D90-B417-461C-8E71-6B197D35BFDB}" presName="sibTrans" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{075A87E6-B3A2-47FC-BF74-86F2D6AB4927}" type="pres">
       <dgm:prSet presAssocID="{D3A13703-4684-4852-AE88-EB0A153F616E}" presName="compNode" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{BE054C81-F65B-47AC-B36D-3705A5E94B95}" type="pres">
       <dgm:prSet presAssocID="{D3A13703-4684-4852-AE88-EB0A153F616E}" presName="bgRect" presStyleLbl="bgShp" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{E1D1F497-599B-4CD6-9555-E8E36893C9BF}" type="pres">
       <dgm:prSet presAssocID="{D3A13703-4684-4852-AE88-EB0A153F616E}" presName="iconRect" presStyleLbl="node1" presStyleIdx="3" presStyleCnt="4"/>
       <dgm:spPr>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
       </dgm:spPr>
       <dgm:extLst>
         <a:ext uri="{E40237B7-FDA0-4F09-8148-C483321AD2D9}">
           <dgm14:cNvPr xmlns:dgm14="http://schemas.microsoft.com/office/drawing/2010/diagram" id="0" name="" descr="Pencil"/>
         </a:ext>
       </dgm:extLst>
     </dgm:pt>
     <dgm:pt modelId="{027C76DF-72C8-4944-B62E-B98ACC253ED4}" type="pres">
       <dgm:prSet presAssocID="{D3A13703-4684-4852-AE88-EB0A153F616E}" presName="spaceRect" presStyleCnt="0"/>
       <dgm:spPr/>
     </dgm:pt>
     <dgm:pt modelId="{53FF0A2C-364C-4014-BE24-802EDF982F06}" type="pres">
       <dgm:prSet presAssocID="{D3A13703-4684-4852-AE88-EB0A153F616E}" presName="parTx" presStyleLbl="revTx" presStyleIdx="3" presStyleCnt="4">
         <dgm:presLayoutVars>
           <dgm:chMax val="0"/>
           <dgm:chPref val="0"/>
         </dgm:presLayoutVars>
       </dgm:prSet>
@@ -2679,57 +2725,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{91955935-CF2F-424B-A96E-2D3548AB6FF7}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="276881" y="207750"/>
           <a:ext cx="503420" cy="503420"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId1"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -2838,57 +2884,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{BB5EA6F3-4C24-4E27-99BA-0C2F50A5DA93}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="276881" y="1351889"/>
           <a:ext cx="503420" cy="503420"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -2997,57 +3043,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{CFD8270B-5D92-4BE8-8B60-94D580EA7838}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="276881" y="2496027"/>
           <a:ext cx="503420" cy="503420"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -3156,57 +3202,57 @@
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
         <a:fillRef idx="1">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:fillRef>
         <a:effectRef idx="0">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:effectRef>
         <a:fontRef idx="minor"/>
       </dsp:style>
     </dsp:sp>
     <dsp:sp modelId="{E1D1F497-599B-4CD6-9555-E8E36893C9BF}">
       <dsp:nvSpPr>
         <dsp:cNvPr id="0" name=""/>
         <dsp:cNvSpPr/>
       </dsp:nvSpPr>
       <dsp:spPr>
         <a:xfrm>
           <a:off x="276881" y="3640166"/>
           <a:ext cx="503420" cy="503420"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:blipFill>
-          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7">
+          <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId8"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="lt1">
               <a:hueOff val="0"/>
               <a:satOff val="0"/>
               <a:lumOff val="0"/>
               <a:alphaOff val="0"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:effectLst/>
       </dsp:spPr>
       <dsp:style>
         <a:lnRef idx="2">
           <a:scrgbClr r="0" g="0" b="0"/>
         </a:lnRef>
@@ -6043,51 +6089,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F91F1558-F211-9FC9-8D85-73F7C7A3ECDC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19B851F5-6829-4B2C-B40A-CFB66C4DD980}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>13/10/2025</a:t>
+              <a:t>13/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6CB2150C-2F63-20C2-80EC-B55BCA25FCF9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6243,51 +6289,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05EBDEAB-F9D3-5686-CD2B-C3486900C452}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19B851F5-6829-4B2C-B40A-CFB66C4DD980}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>13/10/2025</a:t>
+              <a:t>13/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD8F1EB0-E720-2F76-D6BC-1C037D69F730}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6453,51 +6499,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A79E7A56-A25F-16F4-6E95-A6E249D1DBA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19B851F5-6829-4B2C-B40A-CFB66C4DD980}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>13/10/2025</a:t>
+              <a:t>13/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B2BAFD1-AF20-5F77-80FA-1DC1753651BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6653,51 +6699,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4975873C-0E04-DD41-F287-65DEF64D3386}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19B851F5-6829-4B2C-B40A-CFB66C4DD980}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>13/10/2025</a:t>
+              <a:t>13/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{590BE342-7AC3-815E-0FEC-FDEE7C0D4532}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -6929,51 +6975,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE0F2457-9EB9-02B3-B8EB-D9D0CBAEE9F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19B851F5-6829-4B2C-B40A-CFB66C4DD980}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>13/10/2025</a:t>
+              <a:t>13/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CD40D14-834B-71A1-5AC6-02D1BEDC39CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7197,51 +7243,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FCE480C-20D4-AA00-C021-97A6794EBE80}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19B851F5-6829-4B2C-B40A-CFB66C4DD980}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>13/10/2025</a:t>
+              <a:t>13/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED9B5143-C521-567E-1886-484E4F27CB78}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7612,51 +7658,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3803F8FB-15DA-42DF-2349-AC5AEC8F367C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19B851F5-6829-4B2C-B40A-CFB66C4DD980}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>13/10/2025</a:t>
+              <a:t>13/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F07A79F-4AA0-2F51-FDF9-931E58A8A492}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7754,51 +7800,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1FA3C4E0-AEA3-AF02-F644-36522047A676}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19B851F5-6829-4B2C-B40A-CFB66C4DD980}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>13/10/2025</a:t>
+              <a:t>13/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D22C279D-4E50-2670-474C-1DEC1E616C49}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -7867,51 +7913,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6642BBCC-D646-1326-A3E5-254150228CB1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19B851F5-6829-4B2C-B40A-CFB66C4DD980}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>13/10/2025</a:t>
+              <a:t>13/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2C68C5CE-E315-D65A-626B-D4D36409FB93}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8180,51 +8226,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2207EE0-8132-11E8-882E-6129F935B018}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19B851F5-6829-4B2C-B40A-CFB66C4DD980}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>13/10/2025</a:t>
+              <a:t>13/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09354045-74F0-614F-1BDA-B67157160363}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8469,51 +8515,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2F58A5E-F7F0-833B-0D78-0CB78C0F672F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{19B851F5-6829-4B2C-B40A-CFB66C4DD980}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>13/10/2025</a:t>
+              <a:t>13/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58581CB8-4C06-9E88-E35A-6C9FD8EF1CE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -8716,51 +8762,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{19B851F5-6829-4B2C-B40A-CFB66C4DD980}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
-              <a:t>13/10/2025</a:t>
+              <a:t>13/10/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{053D75C7-856B-D6DF-23CC-3729A7828058}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -9137,63 +9183,63 @@
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramLayout" Target="../diagrams/layout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramData" Target="../diagrams/data2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2007/relationships/diagramDrawing" Target="../diagrams/drawing2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramColors" Target="../diagrams/colors2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/diagramQuickStyle" Target="../diagrams/quickStyle2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image20.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image21.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="000000"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -12507,51 +12553,51 @@
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp useBgFill="1">
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Rectangle 12">
+          <p:cNvPr id="18" name="Rectangle 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD96FDFD-4E42-4A06-B8B5-768A1DB9C2A9}"/>
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12188952" cy="6858000"/>
           </a:xfrm>
@@ -12620,97 +12666,97 @@
               <a:t>Component 3 – 20% A level course</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07FCC68-2DC1-93E0-F53B-5F4B178ABE16}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="971368" y="2711395"/>
-            <a:ext cx="4579876" cy="3465568"/>
+            <a:ext cx="4114801" cy="3465568"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
-            <a:noAutofit/>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
+            <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000"/>
               <a:t>Non-examined Assessment (coursework)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
+              <a:rPr lang="en-US" sz="2000"/>
               <a:t>Literature post 1900</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" dirty="0"/>
+            <a:endParaRPr lang="en-US" sz="2000"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" dirty="0"/>
-              <a:t>3000 word written submission</a:t>
+              <a:rPr lang="en-US" sz="2000"/>
+              <a:t>3000 word written submission – comprising 2 essays and covering poetry, drama and prose</a:t>
             </a:r>
-            <a:endParaRPr lang="en-GB" dirty="0"/>
+            <a:endParaRPr lang="en-GB" sz="2000"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="4" name="Picture 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E657C089-F612-84D5-6F28-FB69F88FF912}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
           <a:srcRect t="20028" r="1" b="24790"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
@@ -12872,65 +12918,65 @@
                   <a:pt x="713332" y="1150820"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="759333" y="1119908"/>
                   <a:pt x="810307" y="1095117"/>
                   <a:pt x="831133" y="1037883"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="835485" y="1025640"/>
                   <a:pt x="849470" y="1012785"/>
                   <a:pt x="861903" y="1007887"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1469751" y="63584"/>
                   <a:pt x="2910527" y="-1353"/>
                   <a:pt x="3239865" y="21"/>
                 </a:cubicBezTo>
                 <a:close/>
               </a:path>
             </a:pathLst>
           </a:custGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="6" name="Picture 5">
+          <p:cNvPr id="7" name="Picture 6" descr="The World's Wife: Poems: Amazon.co.uk: Duffy, Carol Ann: 9780571199952: Books">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B135465F-904E-3B3A-641E-D6B314B58123}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA3100D3-96D4-0E35-65F4-F2171B040BB1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
-          <a:srcRect t="26065" r="-3" b="9903"/>
+          <a:srcRect t="18835" r="3" b="12815"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="5398276" y="2457970"/>
             <a:ext cx="3458367" cy="3476265"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst/>
             <a:ahLst/>
             <a:cxnLst/>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="3458367" h="3476265">
                 <a:moveTo>
                   <a:pt x="549716" y="15"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="557611" y="271"/>
                   <a:pt x="565778" y="3856"/>
                   <a:pt x="573176" y="4995"/>
                 </a:cubicBezTo>
@@ -14141,137 +14187,137 @@
               </a:ext>
               <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                 <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{386F3935-93C4-4BCD-93E2-E3B085C9AB24}">
                 <p16:designElem xmlns:p16="http://schemas.microsoft.com/office/powerpoint/2015/main" val="1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="714562" y="4409267"/>
             <a:ext cx="4243589" cy="18288"/>
           </a:xfrm>
           <a:custGeom>
             <a:avLst/>
             <a:gdLst>
-              <a:gd name="connsiteX0" fmla="*/ 0 w 4243589"/>
-[...32 lines deleted...]
-              <a:gd name="connsiteY16" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX0" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY0" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX1" fmla="*/ 563791 w 4243589"/>
+              <a:gd name="csY1" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX2" fmla="*/ 1042710 w 4243589"/>
+              <a:gd name="csY2" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX3" fmla="*/ 1564066 w 4243589"/>
+              <a:gd name="csY3" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX4" fmla="*/ 2212729 w 4243589"/>
+              <a:gd name="csY4" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX5" fmla="*/ 2776520 w 4243589"/>
+              <a:gd name="csY5" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX6" fmla="*/ 3297875 w 4243589"/>
+              <a:gd name="csY6" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX7" fmla="*/ 4243589 w 4243589"/>
+              <a:gd name="csY7" fmla="*/ 0 h 18288"/>
+              <a:gd name="csX8" fmla="*/ 4243589 w 4243589"/>
+              <a:gd name="csY8" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX9" fmla="*/ 3637362 w 4243589"/>
+              <a:gd name="csY9" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX10" fmla="*/ 3116007 w 4243589"/>
+              <a:gd name="csY10" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX11" fmla="*/ 2424908 w 4243589"/>
+              <a:gd name="csY11" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX12" fmla="*/ 1861117 w 4243589"/>
+              <a:gd name="csY12" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX13" fmla="*/ 1382198 w 4243589"/>
+              <a:gd name="csY13" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX14" fmla="*/ 733535 w 4243589"/>
+              <a:gd name="csY14" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX15" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY15" fmla="*/ 18288 h 18288"/>
+              <a:gd name="csX16" fmla="*/ 0 w 4243589"/>
+              <a:gd name="csY16" fmla="*/ 0 h 18288"/>
             </a:gdLst>
             <a:ahLst/>
             <a:cxnLst>
               <a:cxn ang="0">
-                <a:pos x="connsiteX0" y="connsiteY0"/>
+                <a:pos x="csX0" y="csY0"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX1" y="connsiteY1"/>
+                <a:pos x="csX1" y="csY1"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX2" y="connsiteY2"/>
+                <a:pos x="csX2" y="csY2"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX3" y="connsiteY3"/>
+                <a:pos x="csX3" y="csY3"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX4" y="connsiteY4"/>
+                <a:pos x="csX4" y="csY4"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX5" y="connsiteY5"/>
+                <a:pos x="csX5" y="csY5"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX6" y="connsiteY6"/>
+                <a:pos x="csX6" y="csY6"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX7" y="connsiteY7"/>
+                <a:pos x="csX7" y="csY7"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX8" y="connsiteY8"/>
+                <a:pos x="csX8" y="csY8"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX9" y="connsiteY9"/>
+                <a:pos x="csX9" y="csY9"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX10" y="connsiteY10"/>
+                <a:pos x="csX10" y="csY10"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX11" y="connsiteY11"/>
+                <a:pos x="csX11" y="csY11"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX12" y="connsiteY12"/>
+                <a:pos x="csX12" y="csY12"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX13" y="connsiteY13"/>
+                <a:pos x="csX13" y="csY13"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX14" y="connsiteY14"/>
+                <a:pos x="csX14" y="csY14"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX15" y="connsiteY15"/>
+                <a:pos x="csX15" y="csY15"/>
               </a:cxn>
               <a:cxn ang="0">
-                <a:pos x="connsiteX16" y="connsiteY16"/>
+                <a:pos x="csX16" y="csY16"/>
               </a:cxn>
             </a:cxnLst>
             <a:rect l="l" t="t" r="r" b="b"/>
             <a:pathLst>
               <a:path w="4243589" h="18288" fill="none" extrusionOk="0">
                 <a:moveTo>
                   <a:pt x="0" y="0"/>
                 </a:moveTo>
                 <a:cubicBezTo>
                   <a:pt x="157351" y="-15653"/>
                   <a:pt x="378877" y="-5828"/>
                   <a:pt x="563791" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="748705" y="5828"/>
                   <a:pt x="905659" y="-5525"/>
                   <a:pt x="1042710" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1179761" y="5525"/>
                   <a:pt x="1356845" y="-21288"/>
                   <a:pt x="1564066" y="0"/>
                 </a:cubicBezTo>
                 <a:cubicBezTo>
                   <a:pt x="1771287" y="21288"/>
@@ -14757,97 +14803,101 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{223520D4-BEC4-19F9-F183-9A64626B0F88}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7531610" y="2434201"/>
             <a:ext cx="3822189" cy="3742762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
               <a:t>Grade 5 English Language</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" b="1" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" sz="2000" b="1" dirty="0"/>
               <a:t>Grade 5 English Literature</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" sz="2000" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
+              <a:rPr lang="en-US" sz="2000" i="1"/>
+              <a:t>Most importantly, you should </a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-US" sz="2000" i="1" dirty="0"/>
-              <a:t>Most importantly you should have a real passion for literature and a love of reading!</a:t>
+              <a:t>have a real passion for literature and a love of reading!</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="2000" i="1" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2011201225"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -15150,52 +15200,78 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B9BF37000EF6A74689C02CC0DC2F678B" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="84f3860ba2bb09d4621c825668cdbd53">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e1ee5a5c-1b0c-449d-8620-46bf48c4e7dd" xmlns:ns3="8ef5c83b-e89f-436b-bf27-c322d8ae33f8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ba75c179f8b1cec92b04f28f8591b80b" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <Information xmlns="8ef5c83b-e89f-436b-bf27-c322d8ae33f8" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="8ef5c83b-e89f-436b-bf27-c322d8ae33f8">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="e1ee5a5c-1b0c-449d-8620-46bf48c4e7dd" xsi:nil="true"/>
+    <_Flow_SignoffStatus xmlns="8ef5c83b-e89f-436b-bf27-c322d8ae33f8" xsi:nil="true"/>
+    <_x002e_ xmlns="8ef5c83b-e89f-436b-bf27-c322d8ae33f8">
+      <Url xsi:nil="true"/>
+      <Description xsi:nil="true"/>
+    </_x002e_>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B9BF37000EF6A74689C02CC0DC2F678B" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="df6976d08d1c832c27f82f78b1ae7981">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="e1ee5a5c-1b0c-449d-8620-46bf48c4e7dd" xmlns:ns3="8ef5c83b-e89f-436b-bf27-c322d8ae33f8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2a76b503e4f50bade4173921c2749895" ns2:_="" ns3:_="">
     <xsd:import namespace="e1ee5a5c-1b0c-449d-8620-46bf48c4e7dd"/>
     <xsd:import namespace="8ef5c83b-e89f-436b-bf27-c322d8ae33f8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:Information" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:_x002e_" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
@@ -15437,159 +15513,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0650BE5E-9DCA-4A81-8510-01286C0CF51C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2DEF3E3-6AF0-4543-A687-CF58165952BB}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="8ef5c83b-e89f-436b-bf27-c322d8ae33f8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="e1ee5a5c-1b0c-449d-8620-46bf48c4e7dd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BA605FF-22A0-48ED-AAFB-01230A132643}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{110E5CC4-8DB3-4B09-9CCE-04CEE4A7EAC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="e1ee5a5c-1b0c-449d-8620-46bf48c4e7dd"/>
     <ds:schemaRef ds:uri="8ef5c83b-e89f-436b-bf27-c322d8ae33f8"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>318</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>48</Paragraphs>
   <Slides>9</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>Arial</vt:lpstr>
+    <vt:vector size="10" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
       <vt:lpstr>English Literature A level</vt:lpstr>
       <vt:lpstr>Is English Literature the right course for you?</vt:lpstr>
       <vt:lpstr>What you will do on this course.</vt:lpstr>
       <vt:lpstr>Component 1 – 40% A level </vt:lpstr>
       <vt:lpstr>Component 2 – 40% A level course</vt:lpstr>
       <vt:lpstr>Component 3 – 20% A level course</vt:lpstr>
       <vt:lpstr>What students say:</vt:lpstr>
       <vt:lpstr>Specification</vt:lpstr>
       <vt:lpstr>Entry requirements</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>V O'Doherty</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>